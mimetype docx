--- v0 (2025-10-20)
+++ v1 (2026-08-24)
@@ -1,371 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1138F8DD" w14:textId="367FB6B1" w:rsidR="00337504" w:rsidRDefault="00337504" w:rsidP="00337504">
+    <w:p w14:paraId="1138F8DD" w14:textId="6E021D6B" w:rsidR="00337504" w:rsidRPr="002F1977" w:rsidRDefault="00337504" w:rsidP="00337504">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="-150"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002F1977">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C45911"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Selection</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Selection: </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_ZPĚTNÝ_ODBĚR_VYSLOUŽILÝCH" w:history="1">
+        <w:r w:rsidRPr="00534366">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="ED7D31" w:themeColor="accent2"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>CZ verze</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002F1977">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C45911"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00E04406">
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_TAKE-BACK_OF_END-OF-LIFE" w:history="1">
+        <w:r w:rsidR="00E04406" w:rsidRPr="00534366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="28"/>
-[...21 lines deleted...]
-            <w:bCs/>
+            <w:color w:val="5B9BD5" w:themeColor="accent1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>EN verze</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="484BAE35" w14:textId="5A2034F0" w:rsidR="00FA7880" w:rsidRPr="007275A1" w:rsidRDefault="00FB6021" w:rsidP="00105E1E">
+    <w:p w14:paraId="484BAE35" w14:textId="5A2034F0" w:rsidR="00FA7880" w:rsidRPr="002F1977" w:rsidRDefault="00FB6021" w:rsidP="005D1083">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-142"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_ZPĚTNÝ_ODBĚR_VYSLOUŽILÝCH"/>
-[...7 lines deleted...]
-        <w:t>ZPĚTNÝ ODBĚR VYSLOUŽILÝCH ELEKTROZAŘÍZENÍ / BATERIÍ</w:t>
+      <w:r w:rsidRPr="002F1977">
+        <w:t xml:space="preserve">ZPĚTNÝ ODBĚR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1083">
+        <w:t>VYSLOUŽILÝCH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1977">
+        <w:t xml:space="preserve"> ELEKTROZAŘÍZENÍ / BATERIÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6702F8" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="007275A1" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
+    <w:p w14:paraId="1A6702F8" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="002F1977" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="168" w:after="168"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zakládáme si na ohleduplném chování vůči životnímu prostředí, a proto vám přinášíme možnosti, jak jednoduše a bezplatně odevzdat svá vysloužilá elektrozařízení/baterie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE9A427" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="007275A1" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
+    <w:p w14:paraId="7CE9A427" w14:textId="611F0156" w:rsidR="00FA7880" w:rsidRPr="002F1977" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="168" w:after="168"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spotřebitel má v systému n</w:t>
       </w:r>
-      <w:r w:rsidR="006B5E78" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="006B5E78" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aklád</w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ání s elektrospotřebiči a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D337C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">přenosnými </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bateriemi </w:t>
+      </w:r>
+      <w:r w:rsidR="00787FFA" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zcela </w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zásadní roli. On je tím, kdo se rozhoduje, co udělá se starým spotřebičem</w:t>
       </w:r>
-      <w:r w:rsidR="007262A6" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="007262A6" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/baterií</w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Stará a nepotřebná elektrozařízení a baterie nepatří </w:t>
       </w:r>
-      <w:r w:rsidR="00787FFA" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00787FFA" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>do netříděného komunálního odpadu, naopak mají být předány prostřednictvím sběrných míst, tzv. míst zpětného odběru</w:t>
       </w:r>
-      <w:r w:rsidR="007262A6" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="007262A6" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00787FFA" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00787FFA" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ze kterých putují k opětovnému použití nebo k</w:t>
       </w:r>
-      <w:r w:rsidR="007262A6" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="007262A6" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> samotné </w:t>
       </w:r>
-      <w:r w:rsidR="00787FFA" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00787FFA" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>recyklaci.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4B77FC" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="007275A1" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
+    <w:p w14:paraId="2A4B77FC" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="002F1977" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="168" w:after="168"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sp</w:t>
       </w:r>
-      <w:r w:rsidR="00BA70A0" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00BA70A0" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">otřebitel </w:t>
       </w:r>
-      <w:r w:rsidR="008F23B3" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="008F23B3" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>musí být</w:t>
       </w:r>
-      <w:r w:rsidR="00BA70A0" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00BA70A0" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> informován symboly</w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> níže, že příslušné elektrozařízení/baterie nepatří do komunálního odpadu. Jsou tak označena všechna nová elektrozařízení/baterie. Symbol může být uveden přímo na zařízení, na jeho obalu nebo v návodu k použití či v záručním listu. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2360" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E464DB" w:rsidRPr="007275A1" w14:paraId="1A6E4059" w14:textId="77777777" w:rsidTr="00E464DB">
+      <w:tr w:rsidR="00E464DB" w:rsidRPr="002F1977" w14:paraId="1A6E4059" w14:textId="77777777" w:rsidTr="00E464DB">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C46D64A" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2C46D64A" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="704AFD91" wp14:editId="07EE9DD0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="571500" cy="769620"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="7" name="Obrázek 7"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Obrázek 1"/>
                           <pic:cNvPicPr/>
@@ -389,122 +359,116 @@
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1120"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E464DB" w:rsidRPr="007275A1" w14:paraId="385EF4AB" w14:textId="77777777">
+            <w:tr w:rsidR="00E464DB" w:rsidRPr="002F1977" w14:paraId="385EF4AB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1320"/>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3497A342" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+                <w:p w14:paraId="3497A342" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2DDD07DC" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2DDD07DC" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13833E31" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="13833E31" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6828EB09" wp14:editId="04CD9423">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="594360" cy="777240"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                   <wp:wrapNone/>
                   <wp:docPr id="6" name="Obrázek 6"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Obrázek 2"/>
                           <pic:cNvPicPr/>
@@ -528,6399 +492,3871 @@
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="960"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E464DB" w:rsidRPr="007275A1" w14:paraId="67B89596" w14:textId="77777777">
+            <w:tr w:rsidR="00E464DB" w:rsidRPr="002F1977" w14:paraId="67B89596" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1320"/>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="960" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2CF5AB47" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+                <w:p w14:paraId="2CF5AB47" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2F4F90AE" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2F4F90AE" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E464DB" w:rsidRPr="007275A1" w14:paraId="78DB5DC6" w14:textId="77777777" w:rsidTr="00E464DB">
+      <w:tr w:rsidR="00E464DB" w:rsidRPr="002F1977" w14:paraId="78DB5DC6" w14:textId="77777777" w:rsidTr="00E464DB">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12A767B5" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="12A767B5" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="44546A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="44546A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Symbol 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B424845" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="3B424845" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="44546A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="44546A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Symbol 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12A9658D" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="007275A1" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
+    <w:p w14:paraId="12A9658D" w14:textId="77777777" w:rsidR="00E464DB" w:rsidRPr="002F1977" w:rsidRDefault="00E464DB" w:rsidP="00D025DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07A98600" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="007275A1" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
+    <w:p w14:paraId="07A98600" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="002F1977" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak se zbavit starého spotřebiče/baterií? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AC9E44" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="007275A1" w:rsidRDefault="00311439" w:rsidP="00D025DF">
+    <w:p w14:paraId="11AC9E44" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="002F1977" w:rsidRDefault="00311439" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D603C61" w14:textId="3FA279CD" w:rsidR="00685261" w:rsidRPr="007275A1" w:rsidRDefault="00311439" w:rsidP="00726D24">
+    <w:p w14:paraId="3D603C61" w14:textId="691161AC" w:rsidR="00685261" w:rsidRPr="002F1977" w:rsidRDefault="00311439" w:rsidP="00D337C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fyzické osoby mohou</w:t>
       </w:r>
-      <w:r w:rsidR="00726D24" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00726D24" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> využít službu</w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...16 lines deleted...]
-        <w:r w:rsidR="00726D24" w:rsidRPr="007275A1">
+      <w:r w:rsidR="00703F9C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="00703F9C" w:rsidRPr="003C344B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:eastAsia="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>BUĎ LÍNÝ</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00703F9C" w:rsidRPr="003C344B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00703F9C" w:rsidRPr="00C05BD3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00703F9C" w:rsidRPr="00C05BD3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00703F9C" w:rsidRPr="00244582">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Rebalík</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53FEB908" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="007275A1" w:rsidRDefault="00311439" w:rsidP="00311439">
+    <w:p w14:paraId="53FEB908" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="002F1977" w:rsidRDefault="00311439" w:rsidP="00311439">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FC58D49" w14:textId="572780CB" w:rsidR="00311439" w:rsidRPr="007275A1" w:rsidRDefault="00311439" w:rsidP="00311439">
+    <w:p w14:paraId="2FC58D49" w14:textId="6D974AAB" w:rsidR="00311439" w:rsidRPr="002F1977" w:rsidRDefault="00311439" w:rsidP="00F67D57">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">právnické osoby mohou využít: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="007275A1">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00A03428" w:rsidRPr="003C344B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:eastAsia="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Svoz pro registrované partnery</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D005816" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="007275A1" w:rsidRDefault="00311439" w:rsidP="00311439">
+    <w:p w14:paraId="6C93905D" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="002F1977" w:rsidRDefault="00311439" w:rsidP="003D0867">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221AEDED" w14:textId="35E33879" w:rsidR="00311439" w:rsidRPr="007275A1" w:rsidRDefault="00311439" w:rsidP="00311439">
+    <w:p w14:paraId="65B378BB" w14:textId="77777777" w:rsidR="00C049EE" w:rsidRPr="003C344B" w:rsidRDefault="00311439" w:rsidP="00C049EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="00C049EE">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prostřednictvím veřejně dostupné sběrné sítě REMA Systém, a.s., která je určena pro </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="sberna-mista" w:history="1">
-        <w:r w:rsidRPr="007275A1">
+      <w:hyperlink r:id="rId14" w:anchor="sberna-mista" w:history="1">
+        <w:r w:rsidR="00C049EE" w:rsidRPr="003C344B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>zpětný odběr elektrozařízení</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AE198E" w:rsidRPr="007275A1">
+      <w:r w:rsidR="00C049EE" w:rsidRPr="003C344B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064693D9" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="007275A1" w:rsidRDefault="00311439" w:rsidP="00311439">
-[...62 lines deleted...]
-    <w:p w14:paraId="7E88BC40" w14:textId="77777777" w:rsidR="00E11AD8" w:rsidRPr="007275A1" w:rsidRDefault="00E11AD8" w:rsidP="00E11AD8">
+    <w:p w14:paraId="064693D9" w14:textId="312B918D" w:rsidR="00311439" w:rsidRPr="00C049EE" w:rsidRDefault="00311439" w:rsidP="00847C6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">prostřednictvím veřejně dostupné sběrné sítě, která je určena pro zpětný odběr na stránkách </w:t>
+    </w:p>
+    <w:p w14:paraId="7E266699" w14:textId="6500CF4A" w:rsidR="00311439" w:rsidRPr="00F978E2" w:rsidRDefault="00311439" w:rsidP="00D337C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prostřednictvím veřejně dostupné sběrné sítě REMA Battery, s.r.o., která je určena pro </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="007275A1">
+        <w:r w:rsidRPr="00F978E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Ministerstva životního prostředí (ISOH 2)</w:t>
+          <w:t>zpětný odběr baterií</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007275A1">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2CCCDE91" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="007275A1" w:rsidRDefault="00311439" w:rsidP="00311439">
+    <w:p w14:paraId="1EB6174B" w14:textId="77777777" w:rsidR="00311439" w:rsidRPr="00F978E2" w:rsidRDefault="00311439" w:rsidP="00311439">
       <w:pPr>
         <w:ind w:left="-142"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD915C7" w14:textId="622FB923" w:rsidR="00D025DF" w:rsidRPr="007275A1" w:rsidRDefault="00D025DF" w:rsidP="00685261">
+    <w:p w14:paraId="6A12FD67" w14:textId="77777777" w:rsidR="00F8556A" w:rsidRPr="003C344B" w:rsidRDefault="00E11AD8" w:rsidP="00F8556A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">v případě potřeby je možnost se poradit na bezplatné lince </w:t>
+      <w:r w:rsidRPr="00F8556A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prostřednictvím veřejně dostupné sběrné sítě, která je určena pro zpětný odběr na stránkách </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00B45809" w:rsidRPr="007275A1">
+        <w:r w:rsidR="00F8556A" w:rsidRPr="003C344B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Chytré</w:t>
+          <w:t>Ministerstva životního prostředí (ISOH 2)</w:t>
         </w:r>
-        <w:r w:rsidRPr="007275A1">
+      </w:hyperlink>
+      <w:r w:rsidR="00F8556A" w:rsidRPr="003C344B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCCDE91" w14:textId="759053BF" w:rsidR="00311439" w:rsidRPr="00F8556A" w:rsidRDefault="00311439" w:rsidP="00B76006">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD915C7" w14:textId="433B5BD5" w:rsidR="00D025DF" w:rsidRPr="002F1977" w:rsidRDefault="00D025DF" w:rsidP="00D337C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v případě potřeby je možnost se poradit na bezplatné lince </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="00E01A44" w:rsidRPr="003C344B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve"> recyklace</w:t>
+          <w:t>Chytré recyklace</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (800 976</w:t>
       </w:r>
-      <w:r w:rsidR="00B45809" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00B45809" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>679</w:t>
       </w:r>
-      <w:r w:rsidR="00B45809" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00B45809" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52257930" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="007275A1" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
+    <w:p w14:paraId="52257930" w14:textId="77777777" w:rsidR="00FA7880" w:rsidRPr="002F1977" w:rsidRDefault="00FA7880" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A7170F" w14:textId="77777777" w:rsidR="006B5E78" w:rsidRPr="007275A1" w:rsidRDefault="006B5E78" w:rsidP="00D025DF">
+    <w:p w14:paraId="02A7170F" w14:textId="77777777" w:rsidR="006B5E78" w:rsidRPr="002F1977" w:rsidRDefault="006B5E78" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2C4E26" w14:textId="77777777" w:rsidR="006B5E78" w:rsidRPr="007275A1" w:rsidRDefault="007D67F7" w:rsidP="00D025DF">
+    <w:p w14:paraId="5F2C4E26" w14:textId="77777777" w:rsidR="006B5E78" w:rsidRPr="002F1977" w:rsidRDefault="007D67F7" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proč recyklovat</w:t>
       </w:r>
-      <w:r w:rsidR="006B5E78" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="006B5E78" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BEEE62" w14:textId="0399B25F" w:rsidR="007D67F7" w:rsidRPr="007275A1" w:rsidRDefault="006B5E78" w:rsidP="00D025DF">
+    <w:p w14:paraId="41BEEE62" w14:textId="6FF3D5D6" w:rsidR="007D67F7" w:rsidRPr="002F1977" w:rsidRDefault="006B5E78" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nejen elektrozařízení, ale i baterie obsahují mnoho recyklovatelných kovů jako je například zinek, železo, mangan, nikl, kadmium nebo olovo. Některé z těchto látek jsou zároveň velmi nebezpečné pro životní prostředí a zdraví člověka</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61705" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a to zejména rtuť, olovo a kadmium. Vybrané baterie jsou často označeny symbolem chemického prvku, který </w:t>
       </w:r>
-      <w:r w:rsidR="007D67F7" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="007D67F7" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>obsahují</w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...41 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Pb, Cd, Hg).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CC09A1" w14:textId="77777777" w:rsidR="001F2C70" w:rsidRDefault="007D67F7" w:rsidP="00D025DF">
+    <w:p w14:paraId="54CC09A1" w14:textId="77777777" w:rsidR="001F2C70" w:rsidRPr="002F1977" w:rsidRDefault="007D67F7" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Předáním baterií a elektrozařízení na místo zpětného odběru tak zejména díky recyklaci materiálu šetříme primární zdroje surovin a zároveň chráníme naše životní prostředí</w:t>
       </w:r>
-      <w:r w:rsidR="004219FD" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="004219FD" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> před případným neodborným nakládáním.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25977358" w14:textId="77777777" w:rsidR="00105E1E" w:rsidRPr="007275A1" w:rsidRDefault="00105E1E" w:rsidP="00D025DF">
+    <w:p w14:paraId="25977358" w14:textId="77777777" w:rsidR="00105E1E" w:rsidRPr="002F1977" w:rsidRDefault="00105E1E" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E36FE10" w14:textId="2DDD0A7E" w:rsidR="00AD27CD" w:rsidRPr="007275A1" w:rsidRDefault="00FF1133" w:rsidP="00D025DF">
+    <w:p w14:paraId="1E36FE10" w14:textId="2DDD0A7E" w:rsidR="00AD27CD" w:rsidRDefault="00FF1133" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nepoužívané</w:t>
       </w:r>
-      <w:r w:rsidR="00AD27CD" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00AD27CD" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> baterie, </w:t>
       </w:r>
-      <w:r w:rsidR="00E62A72" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00E62A72" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
-      <w:r w:rsidR="00AD27CD" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00AD27CD" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nejsou předány k</w:t>
       </w:r>
-      <w:r w:rsidR="00220D31" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00220D31" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD27CD" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00AD27CD" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>recyklaci</w:t>
       </w:r>
-      <w:r w:rsidR="00220D31" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00220D31" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prostřednictvím míst zpětného odběru</w:t>
       </w:r>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ale jsou skladovány například v kancelářských šuplících, či kdekoliv jinde </w:t>
       </w:r>
-      <w:r w:rsidR="001048E7" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="001048E7" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">v domácnostech či firmách </w:t>
       </w:r>
-      <w:r w:rsidR="00AD27CD" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00AD27CD" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mohou</w:t>
       </w:r>
-      <w:r w:rsidR="00CC381B" w:rsidRPr="007275A1">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00CC381B" w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> následně </w:t>
+      </w:r>
+      <w:r w:rsidR="001048E7" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">způsobit i požár. </w:t>
       </w:r>
-      <w:r w:rsidR="00CC381B" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00CC381B" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuto vlastnost mají zejména </w:t>
       </w:r>
-      <w:r w:rsidR="00505A74" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00505A74" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>baterie s obsahem lithia</w:t>
       </w:r>
-      <w:r w:rsidR="00D87EE0" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00D87EE0" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009B5DCA" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="009B5DCA" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S ohledem na bezpečnost je tedy velmi </w:t>
       </w:r>
-      <w:r w:rsidR="00747D0C" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00747D0C" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>důležité</w:t>
       </w:r>
-      <w:r w:rsidR="009B5DCA" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="009B5DCA" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> předávat </w:t>
       </w:r>
-      <w:r w:rsidR="00747D0C" w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidR="00747D0C" w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>použité baterie co nejdříve k recyklaci.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329A5223" w14:textId="77777777" w:rsidR="004C159D" w:rsidRPr="007275A1" w:rsidRDefault="004C159D" w:rsidP="00D025DF">
+    <w:p w14:paraId="56E91E71" w14:textId="77777777" w:rsidR="002244F2" w:rsidRPr="002F1977" w:rsidRDefault="002244F2" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73EFF7F7" w14:textId="431D9250" w:rsidR="001F2C70" w:rsidRPr="007275A1" w:rsidRDefault="001F2C70" w:rsidP="00D025DF">
+    <w:p w14:paraId="329A5223" w14:textId="77777777" w:rsidR="004C159D" w:rsidRPr="002F1977" w:rsidRDefault="004C159D" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007275A1">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6082F26F" w14:textId="1A9B7155" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4" w:rsidP="00D025DF">
+    <w:p w14:paraId="73EFF7F7" w14:textId="431D9250" w:rsidR="001F2C70" w:rsidRPr="002F1977" w:rsidRDefault="001F2C70" w:rsidP="00D025DF">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nejběžnější typy baterií, jejich označení</w:t>
+      </w:r>
+      <w:r w:rsidR="003F35B4" w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> užití:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6082F26F" w14:textId="1A9B7155" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4" w:rsidP="00D025DF">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-152" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2127"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="2120"/>
+        <w:gridCol w:w="2818"/>
+        <w:gridCol w:w="1158"/>
+        <w:gridCol w:w="3676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="2416DE65" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="2416DE65" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10A534B8" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Typ baterie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE42A05" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Běžné označení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="482CDDFA" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Velikost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4CA9B1" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Příklady užití</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="704FDAAC" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="704FDAAC" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5E7C2B" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alkalické</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...53 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCE4F4A" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alkalické, Alkaline,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58C4C9A2" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AAA, AA,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10784085" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Svítilny, kalkulačky, hračky, hodinky,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="297A4DC6" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="297A4DC6" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4284E6B4" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="4284E6B4" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9368B8" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AlMn</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5525592C" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C, D, 6V,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14DAD06B" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kouřové alarmy, dálkové ovladače</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="70BAF69E" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="70BAF69E" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5406618C" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="5406618C" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13D90FAE" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="093B3532" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F746E5F" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="52F27133" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="52F27133" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F940FDF" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Knoflíkové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E31BD3E" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alkalické, lithiové,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5535EE8E" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Velikost se</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="110DA152" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hodinky, naslouchadla, hračky,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="5F837647" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="5F837647" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39ED8406" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="39ED8406" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67EEB37E" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rtuťové, stříbrné,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B68D665" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>různí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF5B091" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>blahopřání, dálkové ovladače</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="3940EAFC" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="3940EAFC" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="515D6632" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="515D6632" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0726754B" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zinkovzduchové</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="696E6BA7" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C24C25B" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="52A4C1C1" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="009B7575" w:rsidRPr="002F1977" w14:paraId="52A4C1C1" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A839BCB" w14:textId="77777777" w:rsidR="009B7575" w:rsidRPr="002F1977" w:rsidRDefault="009B7575" w:rsidP="009B7575">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zinkouhlíkové</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...66 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75FC70D7" w14:textId="68161F8B" w:rsidR="009B7575" w:rsidRPr="002F1977" w:rsidRDefault="009B7575" w:rsidP="009B7575">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7081EDDA" w14:textId="77777777" w:rsidR="009B7575" w:rsidRPr="002F1977" w:rsidRDefault="009B7575" w:rsidP="009B7575">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AAA, AA,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="438EA6E0" w14:textId="77777777" w:rsidR="009B7575" w:rsidRPr="002F1977" w:rsidRDefault="009B7575" w:rsidP="009B7575">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Svítilny, kalkulačky, hračky, hodinky,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="6FCB9C41" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="009B7575" w:rsidRPr="002F1977" w14:paraId="6FCB9C41" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15A9F5E9" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="15A9F5E9" w14:textId="77777777" w:rsidR="009B7575" w:rsidRPr="002F1977" w:rsidRDefault="009B7575" w:rsidP="009B7575">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="344BBB98" w14:textId="59410997" w:rsidR="009B7575" w:rsidRPr="002F1977" w:rsidRDefault="009B7575" w:rsidP="009B7575">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7575">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klasické, Vysoce odolné, Výkonný článek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="586888CA" w14:textId="77777777" w:rsidR="009B7575" w:rsidRPr="002F1977" w:rsidRDefault="009B7575" w:rsidP="009B7575">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C, D, 6V,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D548DAB" w14:textId="77777777" w:rsidR="009B7575" w:rsidRPr="002F1977" w:rsidRDefault="009B7575" w:rsidP="009B7575">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kouřové alarmy, dálkové ovladače,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="4E1AD430" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="4E1AD430" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71366039" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="71366039" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E16593A" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A69DCE9" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4CC47D" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>přenosná rádia, otevírání vrat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="1A0BD77D" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="1A0BD77D" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="764B1B0A" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lithiové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A593429" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...25 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="3A593429" w14:textId="590916E1" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lith</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04741">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iové</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C3501D" w:rsidRPr="00C3501D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lithium-iontové</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B32E788" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Velikost se</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE90FB1" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laptopy, mobilní telefony, digitální</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="370005E8" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="370005E8" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53569640" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="53569640" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCEE5CC" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Li-Ion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B52A711" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>různí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDFF67D" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kamery, mp3 přehrávače</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="3FED1AD4" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="3FED1AD4" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16EF6FB9" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nikl-kadmiové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9DC8E5" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ni-Cd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1230FE58" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Velikost se</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9A20E6" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kamery, ruční nářadí, bezdrátové</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="298A22C6" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="298A22C6" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="062B19DA" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="062B19DA" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E8B63B6" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="3E8B63B6" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="047D1AB5" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>různí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E764035" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>telefony, vysílačky</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="32D870A9" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="32D870A9" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...41 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3364C086" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nikl-metalhydridové</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...41 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3AB02B" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NiMH, Ni-Hydride</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55853324" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Velikost se</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7207DDE4" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kamery, ruční nářadí, bezdrátové</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="1DAD2C5D" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="1DAD2C5D" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3466CE8C" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="670EB1D1" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="670EB1D1" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C87A6A" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>různí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0D0607" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>telefony, vysílačky</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="2DFF6DCB" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="2DFF6DCB" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="178B9BE4" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Olověné</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61E844D4" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SLA, gelové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26A57267" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2V, 6V,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="342296C9" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UPS, kolečková křesla, terénní vozidla,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="7B58EEFE" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="7B58EEFE" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B23D73E" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="3B23D73E" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69053ED6" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="69053ED6" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0948855E" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3110A9" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vodní skútry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="0798CD55" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="0798CD55" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD5910B" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rtuťové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...66 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="252A15C2" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rtuťové, Hg, HgO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A91873F" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Velikost se</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFE5893" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hodinky, naslouchadla, hračky,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="1409ED27" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="1409ED27" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C09E5C3" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="0C09E5C3" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72C01FEF" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="72C01FEF" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F961992" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>různí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5FD8B8" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>blahopřání, dálkové ovladače</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="018AB773" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="018AB773" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDBB0A2" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stříbrné</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16140AED" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stříbrné, AgO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19F3D1EF" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Velikost se</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C97B44" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hodinky, naslouchadla, hračky,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F35B4" w:rsidRPr="007275A1" w14:paraId="0F6BC695" w14:textId="77777777" w:rsidTr="007275A1">
+      <w:tr w:rsidR="003F35B4" w:rsidRPr="002F1977" w14:paraId="0F6BC695" w14:textId="77777777" w:rsidTr="00C3501D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41AC5ECA" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="41AC5ECA" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CBD4514" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4">
-[...14 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="0CBD4514" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="540FB91A" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>různí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3CF40E" w14:textId="77777777" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>blahopřání, dálkové ovladače</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="585777A9" w14:textId="2E966790" w:rsidR="003F35B4" w:rsidRPr="007275A1" w:rsidRDefault="003F35B4" w:rsidP="71985883">
+    <w:p w14:paraId="585777A9" w14:textId="2E966790" w:rsidR="003F35B4" w:rsidRPr="002F1977" w:rsidRDefault="003F35B4" w:rsidP="71985883">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CFE7B2D" w14:textId="48BF199D" w:rsidR="001E263A" w:rsidRDefault="001E263A" w:rsidP="71985883">
+    <w:p w14:paraId="0CFE7B2D" w14:textId="48BF199D" w:rsidR="001E263A" w:rsidRPr="002F1977" w:rsidRDefault="001E263A" w:rsidP="71985883">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664689A7" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRDefault="00592B0E" w:rsidP="71985883">
+    <w:p w14:paraId="664689A7" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="71985883">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1913B4C6" w14:textId="474553A0" w:rsidR="00592B0E" w:rsidRPr="00F338AC" w:rsidRDefault="00592B0E" w:rsidP="001E263A">
+    <w:p w14:paraId="1913B4C6" w14:textId="474553A0" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="005D1083">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_TAKE-BACK_OF_END-OF-LIFE"/>
-      <w:bookmarkStart w:id="2" w:name="_Ref168915192"/>
+      <w:bookmarkStart w:id="0" w:name="_TAKE-BACK_OF_END-OF-LIFE"/>
+      <w:bookmarkStart w:id="1" w:name="_Ref168915192"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:t xml:space="preserve">TAKE-BACK OF END-OF-LIFE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1083">
+        <w:t>ELECTRICAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1977">
+        <w:t xml:space="preserve"> EQUIPMENT / BATTERIES</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00F338AC">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="240ADC22" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="00F338AC" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="240ADC22" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="168" w:after="168"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F338AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are </w:t>
-[...359 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>We are committed to being environmentally friendly, so we provide you with easy and free ways to dispose of your end-of-life electrical equipment/batteries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FABD3C6" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="00F338AC" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="4FABD3C6" w14:textId="04528E5F" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="168" w:after="168"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:t xml:space="preserve">The consumer plays a crucial role in the system of disposal of electrical appliances and </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7686">
+        <w:rPr>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:t xml:space="preserve">portable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>consumer</w:t>
-[...929 lines deleted...]
-        <w:t xml:space="preserve"> recycling.</w:t>
+        <w:t>batteries. It is the consumer who decides what to do with the old appliance/battery. Old and unwanted electrical appliances and batteries do not belong in unsorted municipal waste, but should be handed over to collection points, so-called take-back points, from which they are sent for reuse or recycling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE84174" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="00F338AC" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="0DE84174" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="168" w:after="168"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...729 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The consumer must be informed by the symbols below that the electrical equipment/batteries concerned do not belong in municipal waste. All new electrical equipment/batteries are so marked. The symbol may be indicated directly on the equipment, on its packaging or in the instructions for use or warranty card.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2360" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="5FD93C7C" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="5FD93C7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2223AF8C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2223AF8C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C3E2F4C" wp14:editId="1EA7AABC">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="571500" cy="769620"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="2140718411" name="Obrázek 2140718411" descr="Obsah obrázku vozík, skica&#10;&#10;Popis byl vytvořen automaticky"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2140718411" name="Obrázek 2140718411" descr="Obsah obrázku vozík, skica&#10;&#10;Popis byl vytvořen automaticky"/>
                           <pic:cNvPicPr/>
@@ -6944,122 +4380,116 @@
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1120"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="2F557B6A" w14:textId="77777777">
+            <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="2F557B6A" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1320"/>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1120" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4E124E5F" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
+                <w:p w14:paraId="4E124E5F" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7D6C505F" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7D6C505F" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F543590" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="3F543590" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413E2BEF" wp14:editId="214DBFBF">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="594360" cy="777240"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                   <wp:wrapNone/>
                   <wp:docPr id="909241690" name="Obrázek 909241690" descr="Obsah obrázku vozík, plynový sporák, spotřebič&#10;&#10;Popis byl vytvořen automaticky"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="909241690" name="Obrázek 909241690" descr="Obsah obrázku vozík, plynový sporák, spotřebič&#10;&#10;Popis byl vytvořen automaticky"/>
                           <pic:cNvPicPr/>
@@ -7083,8202 +4513,3495 @@
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="960"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="0038D317" w14:textId="77777777">
+            <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="0038D317" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1320"/>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="960" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1C97A244" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
+                <w:p w14:paraId="1C97A244" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1F06B84E" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="1F06B84E" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="4B14237F" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="4B14237F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BF25975" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2BF25975" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="44546A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="44546A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Symbol 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B5EB360" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0B5EB360" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="44546A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="44546A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Symbol 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EA28CC3" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="5EA28CC3" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CFEF593" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="1CFEF593" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>How</w:t>
-[...129 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>How to get rid of old appliances/batteries?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1FCEFB" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="7C1FCEFB" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B54776E" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="6B54776E" w14:textId="1355C083" w:rsidR="00592B0E" w:rsidRPr="00534366" w:rsidRDefault="00592B0E" w:rsidP="00D337C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-        <w:r w:rsidRPr="007275A1">
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individuals can use the service: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00534366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>BUĎ LÍNÝ</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="002F1977" w:rsidRPr="002F1977">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00247B59">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00247B59" w:rsidRPr="00247B59">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00247B59" w:rsidRPr="00534366">
+          <w:rPr>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Rebalík</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2276A7BB" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="2276A7BB" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D0D72A5" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="3D0D72A5" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="00534366" w:rsidRDefault="00592B0E" w:rsidP="00F67D57">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...70 lines deleted...]
-        <w:r w:rsidRPr="007275A1">
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">legal entities can use: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00534366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Svoz pro registrované partnery</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47F4093F" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="1F10C02E" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="003D0867">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A95FAE" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="004848AE" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="60A95FAE" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="00534366" w:rsidRDefault="00592B0E" w:rsidP="00D337C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...163 lines deleted...]
-        <w:r w:rsidRPr="004848AE">
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through the publicly available collection network REMA Systém, a.s., which is designed for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:anchor="sberna-mista" w:history="1">
+        <w:r w:rsidRPr="00534366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>the</w:t>
+          <w:t>the take-back of electrical equipment</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...79 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CC86E2D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="5CC86E2D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103797A2" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="103797A2" w14:textId="571D90B8" w:rsidR="00592B0E" w:rsidRPr="00534366" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...181 lines deleted...]
-        <w:r w:rsidRPr="008918BD">
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through the publicly available collection network REMA Battery, s.r.o., which is designed for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00534366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>the</w:t>
+          <w:t>the take-back of batteries</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...79 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FC0C8D1" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="3FC0C8D1" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E4BEC8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="61E4BEC8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="00534366" w:rsidRDefault="00592B0E" w:rsidP="00D337C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...217 lines deleted...]
-        <w:r w:rsidRPr="004B77BB">
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through a publicly accessible collection network that is designated for take-back on the website of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00534366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>the</w:t>
-[...49 lines deleted...]
-          <w:t xml:space="preserve"> Environment (ISOH 2)</w:t>
+          <w:t>the Ministry of the Environment (ISOH 2)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007275A1">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00534366">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F77FC17" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="1F77FC17" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="590EB461" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="590EB461" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00D337C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...144 lines deleted...]
-        <w:r w:rsidRPr="007275A1">
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if necessary, you can get advice on the toll-free line </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00534366">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Chytré recyklace</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007275A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (800 976 679)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242AC5A8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="242AC5A8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17ED7E66" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="17ED7E66" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D16C3A8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="003F01DF" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="0D16C3A8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Why</w:t>
-[...29 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>Why recycle?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5CCB24" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="3D5CCB24" w14:textId="785F6EAC" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F01DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not </w:t>
-[...743 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:t>Not only electrical equipment, but also batteries contain many recyclable metals such as zinc, iron, manganese, nickel, cadmium and lead. Some of these substances are also very dangerous for the environment and human health, especially mercury, lead and cadmium. Selected batteries are often marked with the symbol of the chemical element they contain (Pb, Cd, Hg)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE9E604" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="2BE9E604" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1507">
-[...437 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>By taking batteries and electrical equipment to a take-back point, we save primary raw material resources, especially by recycling the material, and at the same time protect our environment from possible improper disposal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B87CDB9" w14:textId="77777777" w:rsidR="00105E1E" w:rsidRPr="001B1507" w:rsidRDefault="00105E1E" w:rsidP="00592B0E">
+    <w:p w14:paraId="5B87CDB9" w14:textId="77777777" w:rsidR="00105E1E" w:rsidRPr="002F1977" w:rsidRDefault="00105E1E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4729FB4C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="4729FB4C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...672 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unused batteries that are not handed over for recycling through take-back points, but are stored, for example, in office drawers or elsewhere in households or companies, can cause fires. Lithium batteries in particular have this property. With regard to safety, it is therefore very important to recycle used batteries as soon as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309A7644" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="309A7644" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30B7D882" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="30B7D882" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002F1977">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> and use:</w:t>
+        <w:t>The most common types of batteries, their designation and use:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F9C9D9" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
+    <w:p w14:paraId="17F9C9D9" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="00592B0E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-152" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="0B980CC5" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="0B980CC5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64C13C68" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Battery type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...50 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="643752EC" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Common designation</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39750C37" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Size</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> use</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6263B5" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Examples of use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="2337968C" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="2337968C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="632E9843" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alkaline</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-              <w:t>,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D94331C" w14:textId="76B42CF2" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alkaline,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09797AD0" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AAA, AA,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...82 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14693589" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flashlights, calculators, toys, watches</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="6CFFFB7D" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="6CFFFB7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2697412B" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="2697412B" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13ABCCF7" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AlMn</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40E2D800" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C, D, 6V,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...82 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="598561A6" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>smoke alarms, remote controls</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="0729D694" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="0729D694" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="335FD09D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="335FD09D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD2E794" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0B2316" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="094DC276" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="11FB72D5" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="11FB72D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B199799" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Button</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-              <w:t>,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD9AC63" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alkaline, Lithium,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB729B4" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Various</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...70 lines deleted...]
-              <w:t>,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49C7D321" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Watches, hearing aids, toys,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="79D75D28" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="79D75D28" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="767100AF" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="767100AF" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...60 lines deleted...]
-              <w:t>,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68343953" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mercury, silver,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="368819D1" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...82 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5339A6" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>greeting cards, remote controls</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="764CED1E" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="764CED1E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="561DCF27" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="561DCF27" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50A0DC51" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zinc Air</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4630DE66" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD0DA20" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="3B820787" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="3B820787" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00317C88" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zinccarbon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> Duty,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05831ECA" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Classic, Heavy Duty,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1240D366" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AAA, AA,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...99 lines deleted...]
-              <w:t>,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFAB1C0" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flashlights, calculators, toys, watches,,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="32F04159" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="32F04159" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06679013" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="06679013" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> Cell</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0EEE10" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Power Cell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCFA864" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C, D, 6V,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...99 lines deleted...]
-              <w:t>,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127BD03C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>smoke alarms, remote controls,,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="61B20DB7" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="61B20DB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4607CBF9" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4607CBF9" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3428E4BA" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDB822C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...71 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="431D9A37" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>portable radios, door openers</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="41E6DBA1" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="41E6DBA1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-              <w:t>um</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C5083D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lithium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9CF12" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4FD9CF12" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lithium, Lithium Ion,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71E9C73E" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Various </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...50 lines deleted...]
-              <w:t>, Digital</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="308D9055" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Laptops, Cell Phones, Digital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="1F7FFF33" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="1F7FFF33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="508485A8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="508485A8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-              <w:t>-Ion</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07085387" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Li-Ion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65791F2F" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72AE304D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cameras, mp3 players</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="7A2DAE14" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="7A2DAE14" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Nikl-kadmiové</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6DF982" w14:textId="43EC18AE" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00BF1EE6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1EE6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nickel-Cadmium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7209A99E" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ni-Cd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77BD17D8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Various </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...62 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C48A6A4" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cameras, hand tools, cordless</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="45F485B7" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="45F485B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="457C2090" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="457C2090" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45FA1259" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="45FA1259" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="259EB899" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551C9E5F" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>phones, radios</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0E6E" w:rsidRPr="007275A1" w14:paraId="651FD7A1" w14:textId="77777777">
+      <w:tr w:rsidR="009C0E6E" w:rsidRPr="002F1977" w14:paraId="651FD7A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50BAAA33" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nikl-metal hydridové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...35 lines deleted...]
-              <w:t>, Ni-Hydride</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="242055DF" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NiMH, Ni-Hydride</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="078B22B5" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Various</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...61 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBF334C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cameras, hand tools, cordless</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0E6E" w:rsidRPr="007275A1" w14:paraId="761706E2" w14:textId="77777777">
+      <w:tr w:rsidR="009C0E6E" w:rsidRPr="002F1977" w14:paraId="761706E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11A0206B" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4708760C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="4708760C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA587A6" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B51A440" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>phones, radios</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="237FDF5A" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="237FDF5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7011EC" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-              <w:t>gel</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="226C7476" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SLA, gel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35BC91BC" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2V, 6V,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...51 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2F9BFC" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UPS, wheelchairs, off-road vehicles</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="337450B3" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="337450B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BA83A23" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7BA83A23" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FCB44A0" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="7FCB44A0" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3414AE54" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18709E44" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>water scooters</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="1A832674" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="1A832674" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>Rtuťové</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1048AD22" w14:textId="39EE07F6" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00A04741">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mercury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...72 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F26BD7A" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mercury, Hg, HgO</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3FE024" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Various </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...79 lines deleted...]
-              <w:t>,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5986915B" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Watches, hearing aids, toys,,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="198860FB" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="198860FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3466F42D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="3466F42D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CB2397D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="6CB2397D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5453C5" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...82 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1E5AA6" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>greeting cards, remote controls</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="72B44E32" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="72B44E32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFD4C63" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Silver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...48 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53682537" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Silver, AgO</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D68921C" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Various</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...79 lines deleted...]
-              <w:t>,</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBA21EE" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Watches, hearing aids, toys,,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592B0E" w:rsidRPr="007275A1" w14:paraId="2C53F72C" w14:textId="77777777">
+      <w:tr w:rsidR="00592B0E" w:rsidRPr="002F1977" w14:paraId="2C53F72C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A28D0D9" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="0A28D0D9" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AE0D1E6" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="007275A1" w:rsidRDefault="00592B0E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="5AE0D1E6" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE13FD0" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...82 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="455A17E8" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F1977">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>greeting cards, remote controls</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36A9119D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRDefault="00592B0E" w:rsidP="71985883">
+    <w:p w14:paraId="36A9119D" w14:textId="77777777" w:rsidR="00592B0E" w:rsidRPr="002F1977" w:rsidRDefault="00592B0E" w:rsidP="71985883">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4775D861" w14:textId="19FA2850" w:rsidR="71985883" w:rsidRDefault="71985883" w:rsidP="001E263A">
+    <w:p w14:paraId="4775D861" w14:textId="19FA2850" w:rsidR="71985883" w:rsidRPr="002F1977" w:rsidRDefault="71985883" w:rsidP="001E263A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="71985883" w:rsidSect="00D025DF">
+    <w:sectPr w:rsidR="71985883" w:rsidRPr="002F1977" w:rsidSect="00D025DF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="849" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="098D10C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4943136"/>
     <w:lvl w:ilvl="0" w:tplc="E8CEA66A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15354,214 +8077,251 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1076971801">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA7880"/>
     <w:rsid w:val="00012BA1"/>
+    <w:rsid w:val="000613BD"/>
     <w:rsid w:val="00067323"/>
     <w:rsid w:val="00095B6D"/>
+    <w:rsid w:val="000B0682"/>
     <w:rsid w:val="000D55AF"/>
     <w:rsid w:val="000E2C82"/>
     <w:rsid w:val="001048E7"/>
     <w:rsid w:val="00105E1E"/>
     <w:rsid w:val="0011305B"/>
     <w:rsid w:val="00153AE7"/>
+    <w:rsid w:val="00174F61"/>
     <w:rsid w:val="001767B7"/>
     <w:rsid w:val="001815D1"/>
     <w:rsid w:val="001A761F"/>
     <w:rsid w:val="001B408F"/>
     <w:rsid w:val="001C5EA5"/>
     <w:rsid w:val="001E263A"/>
+    <w:rsid w:val="001E7686"/>
     <w:rsid w:val="001F2C70"/>
     <w:rsid w:val="00220D31"/>
+    <w:rsid w:val="002244F2"/>
+    <w:rsid w:val="00230CE6"/>
+    <w:rsid w:val="00247B59"/>
     <w:rsid w:val="00262DC5"/>
     <w:rsid w:val="002905F7"/>
+    <w:rsid w:val="002B49E3"/>
     <w:rsid w:val="002B5F19"/>
     <w:rsid w:val="002B7290"/>
+    <w:rsid w:val="002C77D6"/>
+    <w:rsid w:val="002F1977"/>
+    <w:rsid w:val="003048D6"/>
     <w:rsid w:val="00311439"/>
     <w:rsid w:val="00337504"/>
     <w:rsid w:val="00366F25"/>
     <w:rsid w:val="003862A5"/>
     <w:rsid w:val="00396BB3"/>
     <w:rsid w:val="003B0E50"/>
     <w:rsid w:val="003B250C"/>
     <w:rsid w:val="003B591C"/>
     <w:rsid w:val="003C53CD"/>
+    <w:rsid w:val="003D0867"/>
     <w:rsid w:val="003E3ED0"/>
     <w:rsid w:val="003F2718"/>
     <w:rsid w:val="003F35B4"/>
     <w:rsid w:val="004219FD"/>
+    <w:rsid w:val="0042618E"/>
+    <w:rsid w:val="00434C5E"/>
     <w:rsid w:val="004420D5"/>
     <w:rsid w:val="00443290"/>
+    <w:rsid w:val="0046163E"/>
     <w:rsid w:val="00465D2F"/>
-    <w:rsid w:val="0049468D"/>
     <w:rsid w:val="00494A0A"/>
     <w:rsid w:val="00495158"/>
     <w:rsid w:val="004C159D"/>
     <w:rsid w:val="004D1403"/>
     <w:rsid w:val="004E6357"/>
     <w:rsid w:val="00505A74"/>
+    <w:rsid w:val="00506DA6"/>
     <w:rsid w:val="0052756A"/>
     <w:rsid w:val="005303EB"/>
+    <w:rsid w:val="00534366"/>
     <w:rsid w:val="00551B7B"/>
     <w:rsid w:val="0058228D"/>
-    <w:rsid w:val="0058704C"/>
     <w:rsid w:val="00592B0E"/>
+    <w:rsid w:val="005A3E9B"/>
+    <w:rsid w:val="005D1083"/>
     <w:rsid w:val="005E3B2C"/>
+    <w:rsid w:val="00601388"/>
     <w:rsid w:val="00685261"/>
     <w:rsid w:val="006B5E78"/>
+    <w:rsid w:val="006C5DFA"/>
+    <w:rsid w:val="006D4A87"/>
     <w:rsid w:val="007001CE"/>
+    <w:rsid w:val="00703F9C"/>
     <w:rsid w:val="0071364F"/>
     <w:rsid w:val="00720473"/>
     <w:rsid w:val="007262A6"/>
     <w:rsid w:val="00726D24"/>
     <w:rsid w:val="007275A1"/>
     <w:rsid w:val="00732221"/>
     <w:rsid w:val="00747686"/>
     <w:rsid w:val="00747D0C"/>
     <w:rsid w:val="00787FFA"/>
     <w:rsid w:val="007A1F0F"/>
     <w:rsid w:val="007A400C"/>
     <w:rsid w:val="007D67F7"/>
+    <w:rsid w:val="0084544B"/>
     <w:rsid w:val="008A69D0"/>
     <w:rsid w:val="008F23B3"/>
     <w:rsid w:val="00914DB7"/>
     <w:rsid w:val="00930BC3"/>
     <w:rsid w:val="009753C4"/>
     <w:rsid w:val="00977001"/>
     <w:rsid w:val="009B5DCA"/>
+    <w:rsid w:val="009B7575"/>
     <w:rsid w:val="009C0E6E"/>
     <w:rsid w:val="009D41A4"/>
     <w:rsid w:val="009F091E"/>
+    <w:rsid w:val="00A03428"/>
+    <w:rsid w:val="00A04741"/>
     <w:rsid w:val="00A61705"/>
+    <w:rsid w:val="00A63141"/>
+    <w:rsid w:val="00AB2CD0"/>
     <w:rsid w:val="00AD27CD"/>
     <w:rsid w:val="00AE198E"/>
     <w:rsid w:val="00B03375"/>
     <w:rsid w:val="00B21199"/>
     <w:rsid w:val="00B45809"/>
     <w:rsid w:val="00B57763"/>
     <w:rsid w:val="00B63A94"/>
     <w:rsid w:val="00B8773F"/>
     <w:rsid w:val="00B97F24"/>
     <w:rsid w:val="00BA33DF"/>
     <w:rsid w:val="00BA70A0"/>
     <w:rsid w:val="00BE58F9"/>
+    <w:rsid w:val="00BF1EE6"/>
     <w:rsid w:val="00BF5E4B"/>
+    <w:rsid w:val="00C049EE"/>
     <w:rsid w:val="00C1401D"/>
+    <w:rsid w:val="00C26376"/>
     <w:rsid w:val="00C333CB"/>
+    <w:rsid w:val="00C3501D"/>
+    <w:rsid w:val="00C72CD4"/>
     <w:rsid w:val="00CC381B"/>
     <w:rsid w:val="00D025DF"/>
     <w:rsid w:val="00D31BC6"/>
+    <w:rsid w:val="00D337C0"/>
+    <w:rsid w:val="00D33C8A"/>
     <w:rsid w:val="00D87EE0"/>
-    <w:rsid w:val="00D92E78"/>
+    <w:rsid w:val="00E01A44"/>
     <w:rsid w:val="00E04406"/>
     <w:rsid w:val="00E11AD8"/>
     <w:rsid w:val="00E303E7"/>
     <w:rsid w:val="00E464DB"/>
     <w:rsid w:val="00E53350"/>
     <w:rsid w:val="00E62A72"/>
     <w:rsid w:val="00E64905"/>
     <w:rsid w:val="00E954AD"/>
     <w:rsid w:val="00EF2E77"/>
     <w:rsid w:val="00F016A6"/>
     <w:rsid w:val="00F43DD7"/>
     <w:rsid w:val="00F446EF"/>
+    <w:rsid w:val="00F67D57"/>
     <w:rsid w:val="00F807C5"/>
+    <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F958B2"/>
+    <w:rsid w:val="00F978E2"/>
     <w:rsid w:val="00FA7880"/>
     <w:rsid w:val="00FB4752"/>
     <w:rsid w:val="00FB6021"/>
     <w:rsid w:val="00FF1133"/>
     <w:rsid w:val="71985883"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E595126"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{07683BC6-3B80-42B1-BCC3-90D7AD674DF6}"/>
+  <w15:docId w15:val="{B0A95407-B070-40A8-81A0-F5EF1F825C97}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15914,121 +8674,118 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA7880"/>
+    <w:rsid w:val="00D337C0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FA7880"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar1">
+    <w:name w:val="Balloon Text Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="00FA7880"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E7686"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA7880"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B0E50"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
@@ -16092,124 +8849,140 @@
       <w:position w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
       <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext2">
     <w:name w:val="Základní text2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Zkladntext"/>
     <w:rsid w:val="001F2C70"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="300" w:after="180" w:line="216" w:lineRule="exact"/>
       <w:ind w:hanging="100"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...26 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00551B7B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00726D24"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00337504"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00337504"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00337504"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D337C0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ListParagraph"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D337C0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D337C0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1138648648">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2121142498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16229,51 +9002,51 @@
           <w:divsChild>
             <w:div w:id="1605578576">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rema.cloud/o-nas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://remais.rema.cloud/Login.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visoh2.mzp.cz/RegistrMistZO/RegistrMistZOPublic" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://remais.rema.cloud/Login.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rema.cloud/projekt/bud-liny" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chytrarecyklace.cz/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://remais.rema.cloud/verejne/testiframe.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rema.cloud/projekt/bud-liny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visoh2.mzp.cz/RegistrMistZO/RegistrMistZOPublic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rema.cloud/o-nas" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://remais.rema.cloud/verejne/testiframe.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chytrarecyklace.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://remais.rema.cloud/Login.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rema.cloud/projekt/bud-liny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rema.cloud/o-nas" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rebalik.cz/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chytrarecyklace.cz/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visoh2.mzp.cz/RegistrMistZO/RegistrMistZOPublic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://remais.rema.cloud/Login.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rema.cloud/projekt/bud-liny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chytrarecyklace.cz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.remabattery.cz/ntg_anonymousmaprmb/ntg_anonymousmaprmb/sberna-mista-rema-battery?navbar=off" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visoh2.mzp.cz/RegistrMistZO/RegistrMistZOPublic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rebalik.cz/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rema.cloud/o-nas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.remabattery.cz/ntg_anonymousmaprmb/ntg_anonymousmaprmb/sberna-mista-rema-battery?navbar=off" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16523,52 +9296,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007EA755DEBD2FB948A56A37091CB77D24" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6b7fe0b452246b75b93b758832433c85">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ccdc6a93-a21e-4ba0-8851-b8f26f1523c3" xmlns:ns3="3b5b966b-d37e-4780-bce8-43f121dd0da6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1ababb463c96d91dba6abba71b582f8b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007EA755DEBD2FB948A56A37091CB77D24" ma:contentTypeVersion="17" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="1976dc763551b65e413142887ef1861f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ccdc6a93-a21e-4ba0-8851-b8f26f1523c3" xmlns:ns3="3b5b966b-d37e-4780-bce8-43f121dd0da6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="151fc767ec5d3366458a6e88bd4737f3" ns2:_="" ns3:_="">
     <xsd:import namespace="ccdc6a93-a21e-4ba0-8851-b8f26f1523c3"/>
     <xsd:import namespace="3b5b966b-d37e-4780-bce8-43f121dd0da6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -16584,135 +9357,135 @@
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e3269be4-6149-41c9-aae0-396e8d6507b2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Značky obrázků" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e3269be4-6149-41c9-aae0-396e8d6507b2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b5b966b-d37e-4780-bce8-43f121dd0da6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Sdílí se s" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Sdílené s podrobnostmi" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b0d29d40-7076-4ebd-be55-2f5c38e14a3f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3b5b966b-d37e-4780-bce8-43f121dd0da6">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -16802,291 +9575,333 @@
         <AccountId>72</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E50EF92-BA60-457C-923C-49B48B88FF80}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{586D3728-621B-40C8-A26A-86CDC7BC864D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98600A1B-B767-4DE1-BD2F-73F1CD9059F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C968F184-FEA1-4474-920C-DADDE0CDC09D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ccdc6a93-a21e-4ba0-8851-b8f26f1523c3"/>
     <ds:schemaRef ds:uri="3b5b966b-d37e-4780-bce8-43f121dd0da6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24D019BB-C2E9-4AE5-A0AD-DB82074DCF85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5b966b-d37e-4780-bce8-43f121dd0da6"/>
     <ds:schemaRef ds:uri="ccdc6a93-a21e-4ba0-8851-b8f26f1523c3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{9a3f3f0f-95b6-4766-93f1-6bd07de19cea}" enabled="0" method="" siteId="{9a3f3f0f-95b6-4766-93f1-6bd07de19cea}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1190</Words>
-  <Characters>7025</Characters>
+  <Words>1216</Words>
+  <Characters>7179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8199</CharactersWithSpaces>
+  <CharactersWithSpaces>8379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="84" baseType="variant">
+    <vt:vector size="96" baseType="variant">
       <vt:variant>
         <vt:i4>7471157</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>39</vt:i4>
+        <vt:i4>45</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.chytrarecyklace.cz/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2097204</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>36</vt:i4>
+        <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://visoh2.mzp.cz/RegistrMistZO/RegistrMistZOPublic</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5636180</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>33</vt:i4>
+        <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://remais.rema.cloud/verejne/testiframe.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5767235</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.rema.cloud/o-nas</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>sberna-mista</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4325376</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://remais.rema.cloud/Login.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>2621492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://rebalik.cz/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>3014698</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.rema.cloud/projekt/bud-liny</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7471157</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.chytrarecyklace.cz/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2097204</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://visoh2.mzp.cz/RegistrMistZO/RegistrMistZOPublic</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5636180</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://remais.rema.cloud/verejne/testiframe.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5767235</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.rema.cloud/o-nas</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>sberna-mista</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4325376</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://remais.rema.cloud/Login.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621492</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://remais.rema.cloud/Login.aspx</vt:lpwstr>
+        <vt:lpwstr>https://rebalik.cz/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3014698</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.rema.cloud/projekt/bud-liny</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2555977</vt:i4>
       </vt:variant>